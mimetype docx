--- v0 (2026-01-16)
+++ v1 (2026-11-06)
@@ -1,4632 +1,9777 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2133B51C" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRPr="00E13C8C" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="30327148" w14:textId="1CF7C361" w:rsidR="00652239" w:rsidRPr="00D746BB" w:rsidRDefault="00162A82" w:rsidP="006461B0">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E13C8C">
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00550A89">
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>Melanie C. Ross</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB83F41" w14:textId="13E238EF" w:rsidR="00652239" w:rsidRPr="0096798B" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096798B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yale Divinity School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695F9679" w14:textId="1A8DA1E2" w:rsidR="00652239" w:rsidRPr="0096798B" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096798B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>40</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00550A89">
+      <w:r w:rsidR="002D6CE5" w:rsidRPr="0096798B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096798B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Prospect Street</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473C76B2" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRPr="00550A89" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00550A89">
+    <w:p w14:paraId="131C9573" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0096798B" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096798B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>New Haven, CT 06511</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A26181" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRPr="00550A89" w:rsidRDefault="00000000" w:rsidP="00AD50CC">
-[...4 lines deleted...]
-        <w:r w:rsidR="00AD50CC" w:rsidRPr="00550A89">
+    <w:p w14:paraId="4A9E090F" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0096798B" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="0096798B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Melanie.Ross@yale.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71837FB5" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
-[...13 lines deleted...]
-    <w:p w14:paraId="3D6E19A9" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRPr="0001440B" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
+    <w:p w14:paraId="64126B7C" w14:textId="77777777" w:rsidR="003F5EEB" w:rsidRDefault="003F5EEB" w:rsidP="006461B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0001440B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8DA260" w14:textId="77777777" w:rsidR="00AD3B91" w:rsidRDefault="00AD3B91" w:rsidP="006461B0">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0001440B">
+          <w:caps/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6713FF34" w14:textId="33152087" w:rsidR="002D6CE5" w:rsidRPr="00D746BB" w:rsidRDefault="00953E98" w:rsidP="006461B0">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="43DB465B" w14:textId="1A2AB58E" w:rsidR="00AD50CC" w:rsidRPr="00550A89" w:rsidRDefault="0001440B" w:rsidP="00AD50CC">
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0532560B" w14:textId="77777777" w:rsidR="002D6CE5" w:rsidRPr="00550A89" w:rsidRDefault="002D6CE5" w:rsidP="006461B0">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7383C75F" wp14:editId="503A1158">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FB11943" wp14:editId="6822F3C8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-1</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>54699</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5968409" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Straight Connector 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5968409" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="4CA057F6" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B15791D" w14:textId="41EC9E4F" w:rsidR="0096798B" w:rsidRPr="00D746BB" w:rsidRDefault="0096798B" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yale Divinity School and Institute of Sacred Music</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (joint appointment), New Haven, CT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630907AF" w14:textId="77777777" w:rsidR="0096798B" w:rsidRPr="00D746BB" w:rsidRDefault="002D6CE5" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Associate Professor of Liturgical Studies,</w:t>
+      </w:r>
+      <w:r w:rsidR="0096798B" w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tenured (July 2022-Present)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0AA132" w14:textId="77777777" w:rsidR="0096798B" w:rsidRPr="00D746BB" w:rsidRDefault="002D6CE5" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Associate Professor of Liturgical Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="0096798B" w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on term</w:t>
+      </w:r>
+      <w:r w:rsidR="0096798B" w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (July 2018-June 2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F80E3D7" w14:textId="7E3F7369" w:rsidR="00953E98" w:rsidRPr="00D746BB" w:rsidRDefault="00953E98" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Assistant Professor of Liturgical Studies (July 2012-June 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAB8797" w14:textId="77777777" w:rsidR="0096798B" w:rsidRPr="00D746BB" w:rsidRDefault="0096798B" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4A63B4" w14:textId="2F056DE3" w:rsidR="0096798B" w:rsidRPr="00D746BB" w:rsidRDefault="00953E98" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Huntington University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Huntington, IN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30757582" w14:textId="532294E4" w:rsidR="00953E98" w:rsidRPr="00D746BB" w:rsidRDefault="00953E98" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Assistant Professor of Worship Leadership (2010-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4548E733" w14:textId="77777777" w:rsidR="00953E98" w:rsidRPr="00D746BB" w:rsidRDefault="00953E98" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CD4AD6" w14:textId="2F321BEA" w:rsidR="00953E98" w:rsidRPr="00D746BB" w:rsidRDefault="00953E98" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Saint John’s University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Collegeville, MN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F3B2E0" w14:textId="37778599" w:rsidR="00953E98" w:rsidRPr="00D746BB" w:rsidRDefault="00953E98" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Visiting Lecturer (Summer 2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6105B59D" w14:textId="77777777" w:rsidR="00AD3B91" w:rsidRPr="00D746BB" w:rsidRDefault="00AD3B91" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D14B7D1" w14:textId="70BFDDB8" w:rsidR="00953E98" w:rsidRPr="00D746BB" w:rsidRDefault="00953E98" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University of Notre Dame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, South Bend, IN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C55FDD" w14:textId="6564063A" w:rsidR="002D6CE5" w:rsidRPr="00D746BB" w:rsidRDefault="00953E98" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Instructor (2009-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C41B69D" w14:textId="77777777" w:rsidR="00CE7322" w:rsidRDefault="00CE7322" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17243E64" w14:textId="77777777" w:rsidR="004242EE" w:rsidRPr="004242EE" w:rsidRDefault="004242EE" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29069768" w14:textId="6A181F8C" w:rsidR="00652239" w:rsidRPr="00D746BB" w:rsidRDefault="0072788B" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3B91" w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>DUCATIONAL BACKGROUND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEB4167" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00550A89" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C2E6EAA" wp14:editId="2C585E94">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>68683</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5968409" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5968409" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="108D3E04" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,5.4pt" to="469.95pt,5.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACIAOn3cAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtaESJWmcKgL1&#10;A2h74OjGSxzVXofYTcPfs4gDXFbaGe3svGozBy8mHFMfScPDQoFAaqPtqdNw2G/vn0GkbMgaHwk1&#10;fGGCTX19VZnSxgu94bTLneAQSqXR4HIeSilT6zCYtIgDEnsfcQwm8zp20o7mwuHBy0elnmQwPfEH&#10;ZwZ8cdieduegYf++QuvufDOZz8ZStzz125XS+vZmfl3zaNYgMs757wJ+GLg/1FzsGM9kk/AamCaz&#10;qhiC3WJZFCCOv4KsK/mfof4GAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIgA6fdwA&#10;AAALAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+              <v:line w14:anchorId="22325A77" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,5.4pt" to="469.95pt,5.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACIAOn3cAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtaESJWmcKgL1&#10;A2h74OjGSxzVXofYTcPfs4gDXFbaGe3svGozBy8mHFMfScPDQoFAaqPtqdNw2G/vn0GkbMgaHwk1&#10;fGGCTX19VZnSxgu94bTLneAQSqXR4HIeSilT6zCYtIgDEnsfcQwm8zp20o7mwuHBy0elnmQwPfEH&#10;ZwZ8cdieduegYf++QuvufDOZz8ZStzz125XS+vZmfl3zaNYgMs757wJ+GLg/1FzsGM9kk/AamCaz&#10;qhiC3WJZFCCOv4KsK/mfof4GAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIgA6fdwA&#10;AAALAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B922BE6" w14:textId="43D3E9C3" w:rsidR="0001440B" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="753542AE" w14:textId="21FF7F18" w:rsidR="00953E98" w:rsidRPr="00D746BB" w:rsidRDefault="00953E98" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University of Notre Dame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Ph.D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30B8F" w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94869" w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liturgical Studies, Department of Theology, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B6B1E4" w14:textId="38F19F15" w:rsidR="00953E98" w:rsidRPr="00D746BB" w:rsidRDefault="00E94869" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dissertation: “Ecumenism after Charles Finney: A Free Church Liturgical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Theology”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30B8F" w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dissertation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee: Nathan Mitchell (director), Maxwell Johnson, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30B8F" w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mark Noll.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF7F034" w14:textId="77777777" w:rsidR="00A30B8F" w:rsidRPr="00D746BB" w:rsidRDefault="00A30B8F" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2F3FD5" w14:textId="77777777" w:rsidR="00CE7322" w:rsidRPr="00D746BB" w:rsidRDefault="006363C7" w:rsidP="00CE7322">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yale Divinity School and Yale Institute of Sacred Music</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M.A. in Religion, concentration in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0D0CE0" w14:textId="1761D4D9" w:rsidR="006363C7" w:rsidRPr="00D746BB" w:rsidRDefault="006363C7" w:rsidP="00CE7322">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Liturgical Studies (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>magna cum laude</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736EB9EB" w14:textId="77777777" w:rsidR="006363C7" w:rsidRPr="00D746BB" w:rsidRDefault="006363C7" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE857D4" w14:textId="1E80166A" w:rsidR="00A30B8F" w:rsidRPr="00D746BB" w:rsidRDefault="00A30B8F" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messiah College, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B.S. in Music Education</w:t>
+      </w:r>
+      <w:r w:rsidR="006363C7" w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006363C7" w:rsidRPr="00D746BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="1CAE889A" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRPr="0001440B" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>magna cum laude</w:t>
+      </w:r>
+      <w:r w:rsidR="006363C7" w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7750EEF0" w14:textId="77777777" w:rsidR="00CE7322" w:rsidRPr="00A30B8F" w:rsidRDefault="00CE7322" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408B84B4" w14:textId="77777777" w:rsidR="004242EE" w:rsidRDefault="004242EE" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0224FE95" w14:textId="001E4C11" w:rsidR="00AD3B91" w:rsidRPr="00D746BB" w:rsidRDefault="00AD3B91" w:rsidP="006461B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0001440B">
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="14ADD807" w14:textId="77777777" w:rsidR="0001440B" w:rsidRPr="00550A89" w:rsidRDefault="0001440B" w:rsidP="0001440B">
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>PUBLICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2A8108" w14:textId="2407DFD5" w:rsidR="00CE7322" w:rsidRPr="00817E3E" w:rsidRDefault="00652239" w:rsidP="006461B0">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C452E0D" wp14:editId="35049AB1">
-[...149 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="474602D1" wp14:editId="29C3D958">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DF8EC5E" wp14:editId="719082ED">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>54699</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5968409" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Straight Connector 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5968409" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5BA68E0C" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+              <v:line w14:anchorId="09CCD942" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9EAE40" w14:textId="08E91B3D" w:rsidR="00AD50CC" w:rsidRDefault="0001440B" w:rsidP="00AD50CC">
-[...23 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4B887D4A" w14:textId="079D5DF7" w:rsidR="00FC4885" w:rsidRPr="00AD3B91" w:rsidRDefault="00FC4885" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>Monographs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE63CB3" w14:textId="77777777" w:rsidR="004242EE" w:rsidRDefault="004242EE" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BC0197" w14:textId="3B89B580" w:rsidR="00817E3E" w:rsidRPr="00817E3E" w:rsidRDefault="00817E3E" w:rsidP="00817E3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817E3E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before the Guitars: A Prequel to the Evangelical Worship Wars </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00817E3E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(in progress)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1981E85D" w14:textId="77777777" w:rsidR="00817E3E" w:rsidRDefault="00817E3E" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D06701" w14:textId="436ED4CB" w:rsidR="00652239" w:rsidRPr="00FC4885" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4885">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evangelical Worship: An American Mosaic</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4885">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4885">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4885">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>New York: Oxford University Press, 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4885">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00794E09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ix + </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4885">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>320pp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430C801C" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00FC4885" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C3CC75" w14:textId="20AF56A5" w:rsidR="00FC4885" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4885">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evangelical versus Liturgical? Defying a Dichotomy</w:t>
+      </w:r>
+      <w:r w:rsidR="00794E09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4885">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Calvin Institute of Christian Worship </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519B777B" w14:textId="1AC458CA" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC4885">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Liturgical Studies Series</w:t>
+      </w:r>
+      <w:r w:rsidR="00794E09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4885">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grand Rapids: William B. Eerdmans, 2014</w:t>
+      </w:r>
+      <w:r w:rsidR="00794E09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005470B4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="00794E09">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i +</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4885">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 149pp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB9EA91" w14:textId="77777777" w:rsidR="00CE7322" w:rsidRDefault="00CE7322" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B136A9" w14:textId="77777777" w:rsidR="00CE7322" w:rsidRDefault="00CE7322" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2445B8" w14:textId="77777777" w:rsidR="00D746BB" w:rsidRDefault="00D746BB" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201E3168" w14:textId="77777777" w:rsidR="00A52A24" w:rsidRDefault="00A52A24" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27750D75" w14:textId="12985A87" w:rsidR="00794E09" w:rsidRPr="00FC4885" w:rsidRDefault="00794E09" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Edited Volumes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0192EC75" w14:textId="77777777" w:rsidR="004242EE" w:rsidRDefault="004242EE" w:rsidP="006461B0">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00550A89">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BDD199F" w14:textId="54B36768" w:rsidR="00FD2DD5" w:rsidRPr="00441ED9" w:rsidRDefault="00794E09" w:rsidP="006461B0">
+      <w:pPr>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0001440B">
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship in Communion with Creation: Recognizing a Broader Participation.  Essays in Honor of Teresa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BDB504" w14:textId="6D227675" w:rsidR="00FC4885" w:rsidRPr="00441ED9" w:rsidRDefault="00794E09" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00550A89">
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Berger.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Co-edited with Karen B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Westerfield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tucker.  Collegeville: Liturgical Press, 2026.  ix +</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2DD5" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 358pp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA108B1" w14:textId="77777777" w:rsidR="004242EE" w:rsidRPr="00441ED9" w:rsidRDefault="004242EE" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD0A05C" w14:textId="77777777" w:rsidR="00FD2DD5" w:rsidRPr="00441ED9" w:rsidRDefault="00FD2DD5" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="765EF1CF" w14:textId="4844E80B" w:rsidR="0001440B" w:rsidRPr="0001440B" w:rsidRDefault="0001440B" w:rsidP="0001440B">
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>On Earth as in Heaven? Liturgy, Materiality, Economics.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Collegeville: Liturgical Press, 2025.  xi + </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3025EE86" w14:textId="68EE7A5E" w:rsidR="00162A82" w:rsidRPr="00441ED9" w:rsidRDefault="00FD2DD5" w:rsidP="008209F1">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>416pp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA67A49" w14:textId="77777777" w:rsidR="005C015D" w:rsidRPr="005C015D" w:rsidRDefault="005C015D" w:rsidP="008209F1">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177DD750" w14:textId="77777777" w:rsidR="00162A82" w:rsidRPr="005C015D" w:rsidRDefault="00162A82" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C015D">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Historical Foundations of Worship: Catholic, Orthodox, and Protestant Perspectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C015D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Co-edited </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A0BC76" w14:textId="0CB9B8C4" w:rsidR="00162A82" w:rsidRPr="005C015D" w:rsidRDefault="00162A82" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C015D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with Mark Lamport.  Grand Rapids: Baker Academic, 2022.  xi + 294 pp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D92658" w14:textId="77777777" w:rsidR="00162A82" w:rsidRPr="005C015D" w:rsidRDefault="00162A82" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CE65DA" w14:textId="77777777" w:rsidR="00162A82" w:rsidRPr="005C015D" w:rsidRDefault="00162A82" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C015D">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Serious Business of Worship: Essays in Honour of Bryan D. Spinks. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C015D">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-edited with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C015D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simon </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C68BC28" w14:textId="72620107" w:rsidR="00162A82" w:rsidRPr="005C015D" w:rsidRDefault="00162A82" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C015D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jones. London; New York: T &amp; T Clark, 2010.  xi + 229 pp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54438432" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="006461B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3D335C30" w14:textId="03432DEB" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00162A82" w:rsidP="006461B0">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edited Journal Issues </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CEC98B" w14:textId="77777777" w:rsidR="004242EE" w:rsidRPr="00162A82" w:rsidRDefault="004242EE" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>CO-EDITED VOLUMES</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52F66C17" w14:textId="70F564C1" w:rsidR="00AD50CC" w:rsidRPr="00E13C8C" w:rsidRDefault="0001440B" w:rsidP="00AD50CC">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE6EB9D" w14:textId="4C8C5948" w:rsidR="00652239" w:rsidRDefault="00162A82" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162A82">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Liturgy.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162A82">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Special Issue: “Revival,” (April-Dec 2025) 41:3-4</w:t>
+      </w:r>
+      <w:r w:rsidR="0099322B">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  Guest Editor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DE2A84" w14:textId="70518334" w:rsidR="00162A82" w:rsidRPr="00162A82" w:rsidRDefault="00162A82" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00EE60AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.tandfonline.com/toc/ultg20/current</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3097BA" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00550A89" w:rsidRDefault="00652239" w:rsidP="006461B0"/>
+    <w:p w14:paraId="1F39B0BC" w14:textId="78D073DF" w:rsidR="00652239" w:rsidRDefault="00162A82" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Articles in Refereed Journals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534D258E" w14:textId="77777777" w:rsidR="004242EE" w:rsidRDefault="004242EE" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF321F8" w14:textId="77777777" w:rsidR="0099322B" w:rsidRPr="00441ED9" w:rsidRDefault="0099322B" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Rise and Fall of the National Church Music Fellowship (1952-1980),” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Studia Liturgica.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEADD08" w14:textId="64E11BC4" w:rsidR="00FD22E2" w:rsidRPr="00441ED9" w:rsidRDefault="0099322B" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Forthcoming, Fall 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF61AAE" w14:textId="77777777" w:rsidR="0099322B" w:rsidRPr="00441ED9" w:rsidRDefault="0099322B" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3D6259" w14:textId="7657223C" w:rsidR="0099322B" w:rsidRPr="00441ED9" w:rsidRDefault="0099322B" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Losing the Plot of the Old, Old Story,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>100 (April 2026): 100-108.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536CBC4C" w14:textId="77777777" w:rsidR="0099322B" w:rsidRPr="00441ED9" w:rsidRDefault="0099322B" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1722F295" w14:textId="5CA9B244" w:rsidR="0099322B" w:rsidRPr="00441ED9" w:rsidRDefault="0099322B" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Worship in the Experience Economy,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liturgy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>40, nos. 3-4 (Fall 2025): 12-19</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3577EC1C" w14:textId="77777777" w:rsidR="00A52A24" w:rsidRPr="00A52A24" w:rsidRDefault="00A52A24" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCE786E" w14:textId="46147C9B" w:rsidR="00A52A24" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“The 1977 Chicago Call: Debating Evangelical Identity</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24" w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Religions</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15:10 (2024).  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24" w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special Issue: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7B35F6" w14:textId="0FD2531A" w:rsidR="00A52A24" w:rsidRPr="00A52A24" w:rsidRDefault="00A52A24" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evangelical Theology Today: Exploring Theological Perspectives.  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00A52A24">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3390/rel15101227</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="686EC006" w14:textId="33D1C5DB" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC98C01" w14:textId="0C242B10" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“New Frontiers in Evangelical Worship</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24" w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” Studia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Liturgica </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51.2 (2021): 159-172. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0CFCCB" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5870A8B8" w14:textId="77777777" w:rsidR="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“The Evolution of the ‘Frontier Ordo’: Anton Baumstark Visits Willow Creek</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">93.2 (2019): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534AF04E" w14:textId="471A5661" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>139-157.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF1C436" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:left="2300" w:hanging="2300"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8BB6BD" w14:textId="77777777" w:rsidR="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Evangelical Worship: A Conversation with Three Publics</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Journal of Public Theology </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620150B0" w14:textId="55AF8B9C" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12.2 (2018): 178-194.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6781608D" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696201A6" w14:textId="0D0E9DC7" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Good Worship:  An Evangelical Free Church Perspective</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Liturgy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2014): 3-8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE623E1" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFB6220" w14:textId="7541D065" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Lefts and Rites: One Evangelical’s Perspective</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liturgy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.1 (2008): 35-43. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F05B56" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:left="1152" w:firstLine="1152"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47ECD9DE" w14:textId="78D52B2E" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Jonathan Edwards: Advice to Weary Theologians</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scottish Journal of Theology </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59.1 (2006): 14-26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646EFB81" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00A52A24" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:left="2304" w:firstLine="60"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163A6778" w14:textId="77777777" w:rsidR="00A52A24" w:rsidRPr="004242EE" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Joseph’s Britches Revisited: Reflections on Method in Liturgical Theology</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24" w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>80.6 (2006): 528-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6EF62B" w14:textId="77777777" w:rsidR="00817E3E" w:rsidRDefault="00652239" w:rsidP="00817E3E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">550. Reprinted in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sacraments and Worship: The Sources of Christian Theology</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52A24" w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, edited by </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9ED7F9" w14:textId="73AE0C05" w:rsidR="00817E3E" w:rsidRDefault="00A52A24" w:rsidP="005C015D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maxwell Johnson, 90-93.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00652239" w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Louisville: Westminster John Knox Press, 2012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00652239" w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184B3EDE" w14:textId="4EE68C3D" w:rsidR="004242EE" w:rsidRDefault="00652239" w:rsidP="004242EE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“Dunking Doughnuts?  Rethinking Free Church Baptismal Theology</w:t>
+      </w:r>
+      <w:r w:rsidR="004242EE" w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pro Ecclesia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14.4 (2005): 433-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3A673B" w14:textId="39F21CE5" w:rsidR="00652239" w:rsidRPr="004242EE" w:rsidRDefault="00652239" w:rsidP="004242EE">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>446.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3381D45A" w14:textId="77777777" w:rsidR="004242EE" w:rsidRDefault="004242EE" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1BB00E" w14:textId="78C392D5" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Risk of Faith: An Evangelical Engages Aidan Kavanagh.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004242EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>78.6 (2004): 518-540.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43128BE7" w14:textId="77777777" w:rsidR="00817E3E" w:rsidRPr="00AD3B91" w:rsidRDefault="00817E3E" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E5EFCA" w14:textId="5A13717E" w:rsidR="008209F1" w:rsidRDefault="008209F1" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">Book Chapters </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1082452A" w14:textId="77777777" w:rsidR="008209F1" w:rsidRDefault="008209F1" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361C1976" w14:textId="77777777" w:rsidR="00610955" w:rsidRPr="00CF0CDF" w:rsidRDefault="00610955" w:rsidP="00610955">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Assessing an Emerging Church,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doing Liturgical Theology: Method in Context, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eds. Jason </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F099B4E" w14:textId="77777777" w:rsidR="00610955" w:rsidRPr="00CF0CDF" w:rsidRDefault="00610955" w:rsidP="00610955">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>McFarland and Stephen Burns. Leuven: Peeters (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Liturgia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Condenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).  At press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE09E0D" w14:textId="77777777" w:rsidR="00610955" w:rsidRDefault="00610955" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A757F0" w14:textId="77777777" w:rsidR="00610955" w:rsidRPr="00CF0CDF" w:rsidRDefault="00610955" w:rsidP="00610955">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Megachurch Movements,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oxford Handbook of Music and Christian Theology, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ed. Emmett G. Price </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE557DF" w14:textId="6B8EC081" w:rsidR="00610955" w:rsidRDefault="00610955" w:rsidP="00610955">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III and Timothy H. Steele.  At press</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, forthcoming 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1246D5" w14:textId="77777777" w:rsidR="00CF0CDF" w:rsidRDefault="00CF0CDF" w:rsidP="00610955">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C4655C" w14:textId="77777777" w:rsidR="00CF0CDF" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“An Overview of the Scholarship of Teresa Berger,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship in Communion with Creation: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C903A4B" w14:textId="69191EED" w:rsidR="00652239" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="00CF0CDF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recognizing a Broader Participation.  Essays in Honor of Teresa Berger, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ited by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Melanie C. Ross and Karen B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Westerfield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tucker</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 295-313</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Collegeville: Liturgical Press, 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA57227" w14:textId="77777777" w:rsidR="00CF0CDF" w:rsidRPr="00441ED9" w:rsidRDefault="00CF0CDF" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E15EC5" w14:textId="77777777" w:rsidR="00CF0CDF" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Reciprocal Influences: How the Book of Common Prayer Shapes – and is Shaped by – Other Liturgical </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4421C47A" w14:textId="131A4AC5" w:rsidR="00652239" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="00CF0CDF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traditions,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Oxford Handbook of the Book of Common Prayer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ited by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paul Bradshaw, Luiz Coelho, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ruth Meyers</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 59-71</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  New York: Oxford University Press, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7B42AD" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6010C956" w14:textId="77777777" w:rsidR="00CF0CDF" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Liturgies Beyond the Reformation: Anabaptist, Quaker, Methodist, Pentecostal, Evangelical,” in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B9D631" w14:textId="72B3354D" w:rsidR="00652239" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="00CF0CDF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambridge Companion to Christian Liturgy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ited by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Joris Geldhof</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 61-79</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cambridge: Cambridge University Press, 20205</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295AEC7F" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F87DBF" w14:textId="77777777" w:rsidR="00CF0CDF" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Melanie Ross,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Worship in Conversation: Dialogues with Leading Liturgical Theologians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ited by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202F7DAF" w14:textId="371392EE" w:rsidR="00652239" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="00CF0CDF">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hwarang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Moon</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 77-91</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Waco: Baylor University Press, 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F5693B" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC52F9A" w14:textId="77777777" w:rsidR="004C634E" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="004C634E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Introduction,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>On Earth as in Heaven?  Liturgy, Materiality, and Economics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ited</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C634E" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Melanie C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D2E149" w14:textId="0F0F01D0" w:rsidR="00652239" w:rsidRPr="00441ED9" w:rsidRDefault="00652239" w:rsidP="004C634E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ross</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 1-20.  C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ollegeville: Liturgical Press</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF" w:rsidRPr="00441ED9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A199A18" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00CF0CDF" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD56326" w14:textId="77777777" w:rsidR="00CF0CDF" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Evangelical Practices of Worship,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historical Foundations of Worship: Catholic, Orthodox, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133945C4" w14:textId="1233E498" w:rsidR="00652239" w:rsidRPr="00CF0CDF" w:rsidRDefault="00652239" w:rsidP="00CF0CDF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Protestant Perspectives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ited by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Melanie </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ross and Mark Lamport</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 253-266.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Grand Rapids: Baker Academic, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173628C7" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00CF0CDF" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0374C59E" w14:textId="77777777" w:rsidR="006941F7" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Liturgy’s Past on the American Frontier,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liturgy’s Imagined Past/s: Methodologies and Materials in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C71317" w14:textId="2A93CEE4" w:rsidR="00652239" w:rsidRPr="00CF0CDF" w:rsidRDefault="00652239" w:rsidP="006941F7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Writing of Liturgical History Today, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="006941F7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ited by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Teresa Berger and Bryan D. Spinks</w:t>
+      </w:r>
+      <w:r w:rsidR="006941F7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 230-250.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Collegeville: Liturgical Press, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5734270E" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00CF0CDF" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B41384" w14:textId="77777777" w:rsidR="002C2FA5" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Church of the Second Chance: Reconciliation Among the Saint Maybes,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the Heart of the Liturgy: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CB2BCA" w14:textId="07265C6A" w:rsidR="00652239" w:rsidRPr="00CF0CDF" w:rsidRDefault="00652239" w:rsidP="002C2FA5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conversations with Nathan D. Mitchell’s “Amen Corners,” 1991-2012, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="006941F7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ited by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maxwell E. Johnson, Timothy P. O’Malley, and Demetrio S. Yokum</w:t>
+      </w:r>
+      <w:r w:rsidR="006941F7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 160-172.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Collegeville; Liturgical Press, 2014.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5BA6D8" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00CF0CDF" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:left="1152"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4901F226" w14:textId="77777777" w:rsidR="002C2FA5" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Serious Drama of Worship,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Serious Business of Worship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ed</w:t>
+      </w:r>
+      <w:r w:rsidR="002F546A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ited by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Melanie </w:t>
+      </w:r>
+      <w:r w:rsidR="002F546A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ross and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441B9F81" w14:textId="72C2EF74" w:rsidR="00433D3E" w:rsidRPr="00CF0CDF" w:rsidRDefault="00652239" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simon Jones, </w:t>
+      </w:r>
+      <w:r w:rsidR="002F546A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">185-198.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0CDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">London; New York: T &amp; T Clark, 2010. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0152D449" w14:textId="77777777" w:rsidR="0013489E" w:rsidRDefault="0013489E" w:rsidP="006461B0"/>
+    <w:p w14:paraId="1409FBA1" w14:textId="77777777" w:rsidR="00817E3E" w:rsidRDefault="00817E3E" w:rsidP="006461B0"/>
+    <w:p w14:paraId="4EE6E572" w14:textId="77777777" w:rsidR="00817E3E" w:rsidRDefault="00817E3E" w:rsidP="006461B0"/>
+    <w:p w14:paraId="2A2A620A" w14:textId="77777777" w:rsidR="00817E3E" w:rsidRPr="00550A89" w:rsidRDefault="00817E3E" w:rsidP="006461B0"/>
+    <w:p w14:paraId="280589CA" w14:textId="6C96BC57" w:rsidR="008209F1" w:rsidRDefault="008209F1" w:rsidP="0013489E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Book Reviews</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C525D7" w14:textId="77777777" w:rsidR="00AD3B91" w:rsidRDefault="00AD3B91" w:rsidP="0013489E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE3627B" w14:textId="174AB4C4" w:rsidR="0013489E" w:rsidRPr="0013489E" w:rsidRDefault="0013489E" w:rsidP="0013489E">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antonio Eduardo Alonso, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commodified Communion: Eucharist, Consumer Culture, and the Practice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591F8B52" w14:textId="57ACD139" w:rsidR="0013489E" w:rsidRPr="0013489E" w:rsidRDefault="0013489E" w:rsidP="0013489E">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Everyday Life.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New York: Fordham University Press, 2021.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scottish Journal of Theology </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>75.2 (2022): 173-174.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8F9F13" w14:textId="54ABA384" w:rsidR="00652239" w:rsidRPr="0013489E" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402CFDB3" w14:textId="77777777" w:rsidR="0013489E" w:rsidRPr="0013489E" w:rsidRDefault="0013489E" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joyce Ann Zimmerman, </w:t>
+      </w:r>
+      <w:r w:rsidR="00652239" w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Worship with Gladness: Understanding Worship from the Heart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00652239" w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grand </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3517F14D" w14:textId="04801186" w:rsidR="00652239" w:rsidRPr="0013489E" w:rsidRDefault="00652239" w:rsidP="0013489E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapids: Eerdmans, 2014.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Theology Today </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>73.1 (2016): 77-78.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7290F89A" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0013489E" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2160"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3A54FE" w14:textId="77777777" w:rsidR="0013489E" w:rsidRPr="0013489E" w:rsidRDefault="0013489E" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">William J. Danaher, Jr., </w:t>
+      </w:r>
+      <w:r w:rsidR="00652239" w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Trinitarian Ethics of Jonathan Edwards</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00652239" w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Louisville: Westminster </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9E1FC9" w14:textId="5D9D7264" w:rsidR="00652239" w:rsidRPr="0013489E" w:rsidRDefault="00652239" w:rsidP="0013489E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>John Knox Press, 2004</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  Scottish Journal of Theology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 62.4 (2009): 503-505.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533634D0" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0013489E" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5884F6FB" w14:textId="77777777" w:rsidR="0013489E" w:rsidRPr="0013489E" w:rsidRDefault="0013489E" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dirk Lange and Dwight Vogel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(eds), </w:t>
+      </w:r>
+      <w:r w:rsidR="00652239" w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ordo: Bath, Word, Prayer, Table. </w:t>
+      </w:r>
+      <w:r w:rsidR="00652239" w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Akron: OSL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619504C0" w14:textId="125B6D83" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="0013489E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications, 2005. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Notre Dame Center for Pastoral Liturgy Bulletin,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013489E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fall 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBFFCF5" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="0013489E" w:rsidRDefault="00B51358" w:rsidP="0013489E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE416E3" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="006461B0"/>
+    <w:p w14:paraId="3B691BF1" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00D746BB" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>Research Grants and Awards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A61CE7B" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57CF47EE" wp14:editId="46074D21">
-[...1388 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E03FF13" wp14:editId="1A5D4F3A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FBE147E" wp14:editId="5A24DB6C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>54699</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5968409" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Straight Connector 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5968409" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3C452E11" id="Straight Connector 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+              <v:line w14:anchorId="4F60E871" id="Straight Connector 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAD45F8" w14:textId="741900B6" w:rsidR="0001440B" w:rsidRDefault="00AD50CC" w:rsidP="0001440B">
-      <w:r w:rsidRPr="00AD7FF3">
+    <w:p w14:paraId="253B2E09" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3883"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B029DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Griswold Research Award, Whitney Humanities Center, Yale University, 2024 ($5000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A61D194" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3883"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B545E30" w14:textId="17407B17" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="005C015D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B029DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Calvin Institute of Christian Worship Teacher-Scholar Vital Worship Grant</w:t>
       </w:r>
-      <w:r w:rsidR="0001440B">
-[...3 lines deleted...]
-    <w:p w14:paraId="17A9F0E7" w14:textId="77777777" w:rsidR="0001440B" w:rsidRDefault="0001440B" w:rsidP="00AD50CC">
+      <w:r w:rsidR="005C015D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B029DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>($18,000), 2022-2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAE497A" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
       <w:pPr>
         <w:ind w:left="2300" w:hanging="2300"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F45B8B2" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B029DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selected Participant, Writing Beyond the Academy, Collegeville Institute (Lilly Foundation), Summer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CB434F" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B029DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E1DB7C" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43ADD6D9" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B029DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Henry Luce III Fellows in Theology Award ($75,000), 2014-2015.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E6DE5F" w14:textId="7E3D4C63" w:rsidR="00AD50CC" w:rsidRPr="00550A89" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
+    <w:p w14:paraId="7F182E03" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
       <w:pPr>
         <w:ind w:left="2300" w:hanging="2300"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00550A89">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B029DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DC0D99" w14:textId="6BA50912" w:rsidR="00AD50CC" w:rsidRPr="00550A89" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
-[...45 lines deleted...]
-    <w:p w14:paraId="6101C54E" w14:textId="780DF302" w:rsidR="0001440B" w:rsidRPr="0001440B" w:rsidRDefault="0001440B" w:rsidP="0001440B">
+    <w:p w14:paraId="5DAA3641" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B029DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Louisville Sabbatical Grant for Researchers ($40,000), 2014-2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F03D8B" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C75E6D8" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B029DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Theology Departmental Fellowship, University of Notre Dame, 2005-2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6225D524" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="606EBCC3" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B029DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Summer Dissertation Fellowship, University of Notre Dame, 2008, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134C7A41" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77FADB4A" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B029DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Faculty Prize, Yale Institute of Sacred Music, 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBB9141" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC04FB1" w14:textId="77777777" w:rsidR="00433D3E" w:rsidRPr="00B029DA" w:rsidRDefault="00433D3E" w:rsidP="00433D3E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B029DA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Liturgical Studies Prize, Yale Institute of Sacred Music, 2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13046D66" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00550A89" w:rsidRDefault="00652239" w:rsidP="006461B0"/>
+    <w:p w14:paraId="132207A5" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="006461B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="5B5B94F4" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00D746BB" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1BFB2DD6" w14:textId="77777777" w:rsidR="0001440B" w:rsidRPr="00550A89" w:rsidRDefault="0001440B" w:rsidP="0001440B">
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>CONFERENCE PRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636E4A47" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="0005097B" w:rsidRDefault="00B51358" w:rsidP="00B51358">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49634746" wp14:editId="00B21B88">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0790CE84" wp14:editId="594F6163">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>54699</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5968409" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
                 <wp:wrapNone/>
-                <wp:docPr id="10" name="Straight Connector 10"/>
+                <wp:docPr id="647375955" name="Straight Connector 647375955"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5968409" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="1BD3E85A" id="Straight Connector 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+              <v:line w14:anchorId="02C5398A" id="Straight Connector 647375955" o:spid="_x0000_s1026" style="position:absolute;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365EA7AD" w14:textId="6EEB89D1" w:rsidR="00D04914" w:rsidRDefault="00D04914" w:rsidP="0001440B"/>
-[...2 lines deleted...]
-        <w:t>“</w:t>
+    <w:p w14:paraId="19246661" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Evangelical Worship: An American Mosaic.”  Liturgical Theology Seminar, Annual Meeting of the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24784FE3" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>North American Academy of Liturgy. January 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E9158F" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00185E52" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="179B0931" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00185E52" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Patterns of Worship: Notes from the Field.”  Sing! Getty Music Worship Conference, Nashville, TN.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC79B3C" w14:textId="22B0AAD3" w:rsidR="00185E52" w:rsidRPr="00141EF0" w:rsidRDefault="00185E52" w:rsidP="00185E52">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September 2022. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369D773B" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F3DC03" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Use of Ethnography in Liturgical Theology.”  Liturgical Theology Seminar, Annual Meeting of the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134C472B" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>North American Academy of Liturgy, January 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D56E1C" w14:textId="77777777" w:rsidR="005C015D" w:rsidRPr="00CC5D46" w:rsidRDefault="005C015D" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7052FB8F" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A898CF8" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">“Form or Freedom: What is Spirit-Led Worship?” Evangelical Theological Society, San Antonio, TX, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F1CED9" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00CC5D46" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>November 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9942FB" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00CC5D46" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EAB8374" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Evangelical Worship: An American Mosaic.” Henry Luce III Fellows in Theology Conference, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DEE50A" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pittsburgh, PA., November 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460579B0" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1A3299" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Faithful and Vital Worship: What are the Options and Questions?” </w:t>
       </w:r>
       <w:r>
-        <w:t>Evangelical Worship: An American Mosaic.</w:t>
-[...88 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Keynote Address. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00550A89">
-[...174 lines deleted...]
-    <w:p w14:paraId="1BC4F5BA" w14:textId="78A530FE" w:rsidR="0001440B" w:rsidRPr="009044EB" w:rsidRDefault="0001440B" w:rsidP="00AD50CC">
+    </w:p>
+    <w:p w14:paraId="1713F35F" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00CC5D46" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Phillips Theological Seminary, Tulsa, OK, January 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736C4A8A" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7497D5" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Liturgy’s Past on the American Frontier.”   Conference.  Yale Institute of Sacred Music, New Haven, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D979B56" w14:textId="3078724E" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00CE7322">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CT, June 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED168DF" w14:textId="77777777" w:rsidR="004C634E" w:rsidRPr="00CE7322" w:rsidRDefault="004C634E" w:rsidP="00CE7322">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2EFB73" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Evangelical vs. Liturgical: Lessons from Biblical Studies.” Liturgical Theology Seminar, Annual </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21713003" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00CC5D46" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meeting of the North American Academy of Liturgy, January 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4BB6A3" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00CC5D46" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AA5300" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Worship as Holy Play.” Liturgical Theology Seminar, Annual Meeting of the North American Academy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663EDAEC" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00CC5D46" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of Liturgy, January 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14618B38" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00CC5D46" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D26A401" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Dunking Doughnuts?  Rethinking Free Church Baptismal Theology.” Liturgical Theology Seminar, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6EB133" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00CC5D46" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Annual Meeting of the North American Academy of Liturgy, January 2005.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3885EDEF" w14:textId="77777777" w:rsidR="008209F1" w:rsidRDefault="008209F1" w:rsidP="006461B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="295855D0" w14:textId="77777777" w:rsidR="008209F1" w:rsidRDefault="008209F1" w:rsidP="006461B0"/>
+    <w:p w14:paraId="3C57E8D8" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00D746BB" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6070FDCA" w14:textId="69C510B0" w:rsidR="0005097B" w:rsidRPr="0005097B" w:rsidRDefault="009044EB" w:rsidP="00AD50CC">
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>Colloquia and Symposia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E939A5A" w14:textId="0C549E9F" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51F95C4D" wp14:editId="6656E89C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B9CFF68" wp14:editId="10FF1AA4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-1</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>54699</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5968409" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="44579800" name="Straight Connector 44579800"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5968409" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="52CA4F4E" id="Straight Connector 44579800" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7057399B" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“What is Ritual?” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Colloquium</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Yale Institute of Sacred Music, New Haven, CT, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D6E8F6" w14:textId="0CECB7E3" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782EA4E2" w14:textId="77777777" w:rsidR="00CE7322" w:rsidRPr="00CE7322" w:rsidRDefault="00CE7322" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9B6B95" w14:textId="371D90D2" w:rsidR="004C634E" w:rsidRDefault="00B51358" w:rsidP="004C634E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5882">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Worship and Public-Facing Scholarship.”  Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5882">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Samford University, Birmingham, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D46E26" w14:textId="1B887FCC" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="004C634E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5882">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AL.  Feb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ruary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5882">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05926A7F" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E3AA60" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Contemporary Worship Music.”  Colloquium</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Yale Institute of Sacred Music, New Haven, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B05836" w14:textId="042880D9" w:rsidR="00B51358" w:rsidRPr="005C5882" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CT, January 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0334DD2C" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358"/>
+    <w:p w14:paraId="4F60DCB2" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“American Evangelical Worship: A Field Report and an Opportunity for Reflection.”  Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEA64AC" w14:textId="416B6079" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00185E52" w:rsidP="00185E52">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51358" w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Calvin Institute of Christian Worship, Grand Rapids, MI, January 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0724E8A3" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404EB3BB" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Glocal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Perspectives on Contemporary Praise and Worship.”  </w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Symposium </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:rStyle w:val="contentpasted0"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panelist.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calvin Institute of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703E2219" w14:textId="133701DA" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Christian Worship, Grand Rapids, MI, January 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776C3C41" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7230E726" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Where Two or Three (Thousand) Are Gathered.”  Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Calvin Institute of Christian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FAD6C2A" w14:textId="691F55F1" w:rsidR="00B51358" w:rsidRPr="00CC5D46" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship, Grand Rapids, MI, January 2020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1B4F09" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358"/>
+    <w:p w14:paraId="2CE3F900" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00185E52" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Bible in Public Worship and Daily Life in an Age of Declining Biblical Literacy.”  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Symposium </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37056F8C" w14:textId="5233EBA5" w:rsidR="00185E52" w:rsidRPr="00185E52" w:rsidRDefault="00185E52" w:rsidP="00185E52">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anelist.  Calvin Institute of Christian Worship, Grand Rapids, MI, January 2020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013265F3" w14:textId="77777777" w:rsidR="00185E52" w:rsidRPr="00185E52" w:rsidRDefault="00185E52" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215D8819" w14:textId="79FB9260" w:rsidR="00185E52" w:rsidRPr="00185E52" w:rsidRDefault="00185E52" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“A Sacramental Vision for Public Worship.”  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Symposium </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panelist.  Calvin Institute of Christian Worship, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3AEEF1" w14:textId="77777777" w:rsidR="00185E52" w:rsidRPr="00185E52" w:rsidRDefault="00185E52" w:rsidP="00185E52">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grand Rapids, MI, January 2020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4BB54F" w14:textId="1BED4E72" w:rsidR="00185E52" w:rsidRDefault="00185E52" w:rsidP="00B51358"/>
+    <w:p w14:paraId="5C5225A6" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“‘Seeker Services’ Then and Now: Inside America’s Most Influential Megachurch.” Colloquium</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A580818" w14:textId="17EE2228" w:rsidR="00B51358" w:rsidRPr="005C015D" w:rsidRDefault="00185E52" w:rsidP="005C015D">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51358" w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Yale Institute of Sacred Music, New Haven, CT, February 2017. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D9E400" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“Defying the Dichotomy Between Evangelical and Liturgical Churches</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52" w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52" w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476D9719" w14:textId="4AEDD38F" w:rsidR="00185E52" w:rsidRDefault="00185E52" w:rsidP="00185E52">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Calvin Institute of Christian Worship, Grand Rapids, MI, January</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE92F6D" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00185E52" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDEE46B" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“The Evangelical Worship Mosaic: Patterns and Tensions in 21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Century Worship.”  Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240888E7" w14:textId="6928D0CB" w:rsidR="00B51358" w:rsidRPr="00CC5D46" w:rsidRDefault="00185E52" w:rsidP="00185E52">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51358" w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Calvin Institute of Christian Worship, Grand Rapids, MI, January 2017. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7678C5D4" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124A53E6" w14:textId="57BB00C1" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“What We Get Wrong About Worship.”  </w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ymposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Keynote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Belmont University, Nashville, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251AC43C" w14:textId="36FFE2C4" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00817E3E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TN, February 2015. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8BF709" w14:textId="77777777" w:rsidR="00817E3E" w:rsidRPr="00817E3E" w:rsidRDefault="00817E3E" w:rsidP="00817E3E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E316925" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Primordial Time and Liturgical Beginnings.” Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Yale Institute of Sacred Music, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3B25FA" w14:textId="73813093" w:rsidR="00B51358" w:rsidRPr="00185E52" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>New Haven, CT, March 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712CCCBF" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706F5101" w14:textId="77777777" w:rsidR="00185E52" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“North American Evangelicals: A New Theology of Worship?”  Symposium.</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E52">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D67785C" w14:textId="630275D5" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00185E52">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Exeter, Exeter, England, June 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709DAE0C" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="707BCE42" w14:textId="77777777" w:rsidR="00817E3E" w:rsidRPr="00B51358" w:rsidRDefault="00817E3E" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058162FA" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00D746BB" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>INVITATIONAL PRESENTATIONS AND GUEST LECTURES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBEC68B" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="0005097B" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FA75667" wp14:editId="71AA7FFC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-1</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>54699</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5968409" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1091979214" name="Straight Connector 1091979214"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5968409" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="2BF542E2" id="Straight Connector 1091979214" o:spid="_x0000_s1026" style="position:absolute;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6349CFC2" w14:textId="77777777" w:rsidR="00817E3E" w:rsidRDefault="00B51358" w:rsidP="00817E3E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5882">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Holy Spirit in the Experience Economy.”  Southeastern Baptist Theological Seminary, Wake Forest, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267D3144" w14:textId="24C71317" w:rsidR="00B51358" w:rsidRPr="005C5882" w:rsidRDefault="00B51358" w:rsidP="00817E3E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5882">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NC.  October 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD7D72B" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3914E9" w14:textId="77777777" w:rsidR="007814F6" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Ethnography and Evangelical Worship.” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest lecture (Zoom), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Notre Dame, </w:t>
+      </w:r>
+      <w:r w:rsidR="007814F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">South Bend, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126661D1" w14:textId="04340F3C" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="007814F6" w:rsidP="007814F6">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IN.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51358" w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>April 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC3568E" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1436A5FA" w14:textId="77777777" w:rsidR="00817E3E" w:rsidRDefault="00B51358" w:rsidP="00817E3E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Genius of Evangelicalism.”  Keynote Address. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Society of the Holy Trinity, Chicago, IL.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FFFF68" w14:textId="17362BAF" w:rsidR="00B51358" w:rsidRPr="00817E3E" w:rsidRDefault="00B51358" w:rsidP="00817E3E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F6261A" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402F127A" w14:textId="77777777" w:rsidR="007814F6" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Worship and the Imago Dei.”  Veritas Theology Institute at Huntington University, </w:t>
+      </w:r>
+      <w:r w:rsidR="007814F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Huntington, IN. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19208DD0" w14:textId="5659701E" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="007814F6">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Summer 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10ED1A4A" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FAB80E" w14:textId="77777777" w:rsidR="007814F6" w:rsidRDefault="00B51358" w:rsidP="007814F6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Contemporary Evangelical Worship.” Philadelphia Liturgical Institute.  Villanova University, </w:t>
+      </w:r>
+      <w:r w:rsidR="007814F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Villanova, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38723772" w14:textId="68E4BB84" w:rsidR="00B51358" w:rsidRDefault="007814F6" w:rsidP="007814F6">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PA.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51358" w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>March 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C5E9F5" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13AD11CE" w14:textId="4309C988" w:rsidR="00B51358" w:rsidRPr="00CC5D46" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty Lecturer, </w:t>
+      </w:r>
+      <w:r w:rsidR="007814F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Five Day </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Academy for Spiritual Formation, Gallant, Alabama</w:t>
+      </w:r>
+      <w:r w:rsidR="007814F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Feb</w:t>
+      </w:r>
+      <w:r w:rsidR="007814F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ruary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7190CF58" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6F560F" w14:textId="0FA1EAC5" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Defying Worship Dichotomies.” Guest lecture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Houghton</w:t>
+      </w:r>
+      <w:r w:rsidR="007814F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> College</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007814F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Houghton, NY.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>February 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125601C7" w14:textId="77777777" w:rsidR="00D96778" w:rsidRDefault="00D96778" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709243B7" w14:textId="2216792A" w:rsidR="00D96778" w:rsidRDefault="00D96778" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Invited sermon.  Houghton College, Hou</w:t>
+      </w:r>
+      <w:r w:rsidR="007814F6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ton, NY, February 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59455749" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5432838E" w14:textId="4B960C0F" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited sermon.  Messiah College, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96778">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grantham, PA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>October 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664F581C" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF41C84" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00D746BB" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PUBLIC-FACING SCHOLARSHIP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11902C7B" w14:textId="7AC196AA" w:rsidR="00B51358" w:rsidRPr="00817E3E" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34FCED32" wp14:editId="66245A5F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>54699</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5968409" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Straight Connector 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5968409" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0B03250D" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+              <v:line w14:anchorId="32F9F412" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4535D446" w14:textId="77777777" w:rsidR="0005097B" w:rsidRDefault="0005097B" w:rsidP="00AD50CC">
+    <w:p w14:paraId="630719F6" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="000A709B" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A709B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lectures </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227BE3D0" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DF5631" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Selling Worship: Music in North American Evangelicalism.”  Public Lecture.  The Forum at St Bart’s.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FA4F0B" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>St Bartholomew’s Church, New York, NY.  Feb 2, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B75082" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57985A33" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5882">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Between Form and Freedom: Spirit-Infused Worship.” St. John’s Lecture Series. St. John’s Episcopal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E67A13" w14:textId="137F88CD" w:rsidR="00B51358" w:rsidRPr="00302243" w:rsidRDefault="00B51358" w:rsidP="00302243">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5882">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Church, New Haven, CT. April 20, 2024.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E60F88" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">“Evangelical Worship: An American Mosaic.”  Public Lecture.  University of Tennessee Department of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EEAC12" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Philosophy and Religion, Chattanooga, TN.  November 10, 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604C1C4F" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="03D2379E" w14:textId="481E15C4" w:rsidR="0001440B" w:rsidRDefault="0001440B" w:rsidP="00AD50CC">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E6E095" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00B51358">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0001440B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Finding God at Yale.”  Rivendell Institute, Yale University.  October 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E42A4D2" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB9ED52" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Evangelical versus Liturgical?” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Lecture.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fuller Theological Seminar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Pasadena, CA, February </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D2453F" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00CC5D46" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5D46">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF0FD88" w14:textId="77777777" w:rsidR="00817E3E" w:rsidRDefault="00817E3E" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">’ Politics &amp; Religion Without </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6995B6" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="000A709B" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Killin</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A709B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>Podcasts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A13A10" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="000A709B" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4084"/>
+        </w:tabs>
+        <w:rPr>
+          <w:smallCaps/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>’ Each Other</w:t>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00344681">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693D5492" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Dr. Melanie Ross on Renewing Evangelical Worship.”  Voices of Renewal, Regent University School of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E2604B" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Divinity.  February 12, 2024, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00EE60AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://podcasts.apple.com/zm/podcast/dr-melanie-ross-on-renewing-evangelical-worship/id1533426493?i=1000645061374</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379515BB" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4084"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6F83C4" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Monolith or Mosaic: Evangelical Worship Theology &amp; Practice with Dr. Melanie Ross.”  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1EF86D" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship/Theology.  January 23, 2024, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00EE60AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://podcasts.apple.com/us/podcast/monolith-or-mosaic-evangelical-worship-theology-practice/id1620390894?i=1000642656086</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412D61F6" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0513F795" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Evangelical Worship: An American Mosaic.”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Talkin’ Politics &amp; Religion Without Killin’ Each Other. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0DC11B" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">March 14, 2022, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00141EF0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.politicsandreligion.us/e/drmelanieross_evangelicalworship/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1242B79E" w14:textId="77777777" w:rsidR="0001440B" w:rsidRDefault="0001440B" w:rsidP="00AD50CC"/>
-    <w:p w14:paraId="75E059AE" w14:textId="4401FA6F" w:rsidR="0001440B" w:rsidRPr="0001440B" w:rsidRDefault="0001440B" w:rsidP="0001440B">
+    <w:p w14:paraId="2CB60892" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00141EF0" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E7381C2" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0001440B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Identities, Worship Wars, and the ‘Frontier’ in Studying Evangelical Worship (w/ Dr. Melanie Ross).”  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1045DC93" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="0001440B" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Conversations on Contemporary Worship</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0001440B">
+      </w:pPr>
+      <w:r w:rsidRPr="00141EF0">
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00F50554">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conversations on Contemporary Worship, Duke Worship Research Group.  December 8 2021, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00EE60AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://sites.duke.edu/contemporaryworship/#</w:t>
+          <w:t>https://podcasters.spotify.com/pod/show/the-worship-nerds/episodes/Identities--Worship-Wars--and-the-Frontier-in-Studying-Evangelical-Worship-w-Dr--Melanie-Ross-e1bbikq</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0001440B">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADD6245" w14:textId="7A4BC734" w:rsidR="0001440B" w:rsidRDefault="0001440B" w:rsidP="009044EB">
-[...74 lines deleted...]
-    <w:p w14:paraId="6077611F" w14:textId="7E97D018" w:rsidR="003A13C8" w:rsidRPr="0001440B" w:rsidRDefault="003A13C8" w:rsidP="003A13C8">
+    <w:p w14:paraId="632BB8DC" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358"/>
+    <w:p w14:paraId="1F5FB860" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="000A709B" w:rsidRDefault="00B51358" w:rsidP="00B51358">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A709B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5ED5BAC0" w14:textId="77777777" w:rsidR="003A13C8" w:rsidRPr="0001440B" w:rsidRDefault="003A13C8" w:rsidP="003A13C8">
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3630F64B" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="009044EB" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6576A9" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00302243" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302243">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Search for a Grown-Up Youth Culture,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302243">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reflections: A Magazine of Theological and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4285FBF3" w14:textId="77777777" w:rsidR="00B51358" w:rsidRPr="00302243" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302243">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ethical Inquiry from Yale Divinity School, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302243">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spring 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3506494A" w14:textId="77777777" w:rsidR="00B51358" w:rsidRDefault="00B51358" w:rsidP="00B51358">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3672F7" w14:textId="443838D6" w:rsidR="00174C55" w:rsidRPr="00D746BB" w:rsidRDefault="00CE7322" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TEACHING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE5586D" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="0001440B" w:rsidRDefault="00174C55" w:rsidP="00174C55">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FF6FD42" wp14:editId="315E9476">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E693D0B" wp14:editId="16578B8B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-1</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>54699</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5968409" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Straight Connector 14"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5968409" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="01D9D7E1" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7E409C" w14:textId="3263E65E" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yale University </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128199E9" w14:textId="77777777" w:rsidR="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FA2F14" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>REL 604.  Ritual Theory for Liturgical Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4B3D1E" w14:textId="7C13A1EB" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">REL 608.  Reformed Worship </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07748843" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REL 611.  American Evangelical Worship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9C1615" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REL 617.  Worship, Culture, and Technology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B07EFC2" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REL 635.  What is a Sacrament?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A85ADEE" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REL 650.  Worship and Evangelism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256E761A" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REL 655.  Liturgy and Life</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B599D7" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REL 675.  Baptism and Eucharist in Ecumenical Dialogue</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105BE939" w14:textId="7C6CE6F7" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">REL 682.  Foundations of Christian Worship </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310EECB3" w14:textId="77777777" w:rsidR="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REL 690.  Introduction to Liturgical Theology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE9D15C" w14:textId="77777777" w:rsidR="00302243" w:rsidRDefault="00302243" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2305D2ED" w14:textId="77777777" w:rsidR="00302243" w:rsidRDefault="00302243" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E472C3F" w14:textId="77777777" w:rsidR="00302243" w:rsidRPr="00174C55" w:rsidRDefault="00302243" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="249B6353" w14:textId="77777777" w:rsidR="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55"/>
+    <w:p w14:paraId="783E27E3" w14:textId="40482BC1" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Huntington University </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038D2D46" w14:textId="77777777" w:rsidR="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0E8901" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MI 264.  Theology of Worship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAADC80" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MI 285.  Understanding the Christian Faith</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DA2559" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MI 304.  Multimedia and Technology in Worship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D76AC6" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MI 314.  Worship Leadership for the Contemporary Church</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2128048D" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MI 344.  Worship Literature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174347CD" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MI 373.  Theological and Ethical Issues in Ministry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B264E41" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00174C55">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MI 496.  Field Ministry Immersion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5794D1BA" w14:textId="77777777" w:rsidR="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E03DE61" w14:textId="77777777" w:rsidR="00817E3E" w:rsidRPr="00550A89" w:rsidRDefault="00817E3E" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0BDD85" w14:textId="21EA9609" w:rsidR="00174C55" w:rsidRPr="00D746BB" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>THESIS AND EXAM COMMITTEES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407CA6E0" w14:textId="467DD734" w:rsidR="00174C55" w:rsidRPr="00CD6DC5" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F1EBAEE" wp14:editId="68F62A4E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-1</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>54699</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5968409" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1048938123" name="Straight Connector 1048938123"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5968409" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="20155337" id="Straight Connector 1048938123" o:spid="_x0000_s1026" style="position:absolute;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6370A820" w14:textId="4D4194EC" w:rsidR="00174C55" w:rsidRPr="00CD6DC5" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6DC5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432ACD2F" w14:textId="77777777" w:rsidR="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55"/>
+    <w:p w14:paraId="091ABE50" w14:textId="065D44F3" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perdue, Joseph.  Reader for S.T.M Thesis, “Uncommon Rituals, Common Grace: Alternative </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6203BBDB" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sacramentalism in Appalachian Mountain Churches,” Yale Divinity School, May 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444AB49F" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Martin, Charles.  Reader for S.T.M Thesis, “The Sacraments of Initiation in the Episcopal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01001F77" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Church: A Twenty-First Century Perspective,” Yale Divinity School, May 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC3DAB0" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neman, Jenna.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reader for M.A.R. Thesis, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Study on the Authority of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Social Media</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A99691" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship by Evangelical Church Leaders,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yale Divinity School, May 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0501E4AA" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peace, Nathan.  Reader for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M.Div</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thesis, “Evangelical Episcopalians: Liturgy, Conversions, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34ADF2C6" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the Prayer Book,” Yale Divinity School, Fall 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104770EF" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Florig, Mark.  Reader for M.A.R. Thesis, “The Anglo-Catholic Development of Evangelical </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC4383C" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principles,” Yale Divinity School, May 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AE28DB" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anthony, Cate.  Reader of M.Div. Thesis, “Restoration and Community: Theological, Pastoral, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45622D97" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Liturgical Perspectives,” Yale Divinity School, May 2020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627BDBC9" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novak, Izzak.  Reader for M.A. R. Thesis, “‘We Cannot See the Tree for the Branches’: Young </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44AB975E" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Friends’ Institutions and Their Role in Mid-Century US Quakerism,” Yale Divinity School, May 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DAD9D4" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hawks, A.J. Reader for S.T.M. Thesis, “American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nür</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Islam, Media Symbolism, Transnational</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E343FA" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Identities, and the Incorporation of Muslim Immigrants in the American Civil Sphere,” Yale Divinity School, 2016-2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B39CDF" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perez, Adam A. Reader for M.A.R. Thesis, “‘Seek Ye First the Kingdom of God’: Ecumenism </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1995E2B1" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and the Inclusion of Contemporary Worship Music in Protestant Mainline Denominational Hymnals,” Yale Divinity School, May 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26266550" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Peckham, Hannah. Reader for MAR Thesis, “Women Beyond the Cave”: Melody Green, 1982-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A096CB4" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1995,” Yale Divinity School, Fall 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469C0989" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ明朝 Pro W3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">McNeal, Kathryn.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ明朝 Pro W3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reader for S.T.M. Thesis, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“First Impressions of a Congregation,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ明朝 Pro W3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B26A5EF" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ明朝 Pro W3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Divinity School, 2015-2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B8A182" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dunn, Abigail.  Reader for M.A.R. Thesis, “In My Father’s House: Sacred Space in James </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A18D06A" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Baldwin’s ‘Crying Holy’ and Published Fiction,” Yale Divinity School, May 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25006AB2" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ明朝 Pro W3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ明朝 Pro W3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stratton, Kate.  Reader for S.T.M. Thesis, “Liturgical Drama and the Gospel Embrace of Human </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C09EFA1" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ明朝 Pro W3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ明朝 Pro W3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Materiality: Revealing the Real, Welcoming the Stranger, Bringing the ‘Good News’ to Life,” Yale Divinity School, 2012-2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEA2376" w14:textId="77777777" w:rsidR="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65986AE1" w14:textId="77777777" w:rsidR="00302243" w:rsidRDefault="00302243" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4946BAFC" w14:textId="77777777" w:rsidR="00302243" w:rsidRDefault="00302243" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="050B81A0" w14:textId="77777777" w:rsidR="00302243" w:rsidRDefault="00302243" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B339596" w14:textId="77777777" w:rsidR="00302243" w:rsidRDefault="00302243" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA28181" w14:textId="2EB65034" w:rsidR="00174C55" w:rsidRPr="00CD6DC5" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6DC5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">External  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF9D882" w14:textId="77777777" w:rsidR="00174C55" w:rsidRDefault="00174C55" w:rsidP="00174C55"/>
+    <w:p w14:paraId="54F3CB7E" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baily, Anthony.  “Contours of Leadership: From the Life and Ministry of John R.W. Stott,” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D287F4" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. Min. Dissertation, Covenant Theological Seminary.  Dissertation Defense, April 2024.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B653B0" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snoek, Benjamin.  “University Chapels as Worshiping Communities: An Evangelical Liturgical </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B55BAF" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Theology,” PhD. Dissertation, Columbia International University.  Dissertation Defense, February 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438B0CC2" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Saw, Edmund. “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liturgical Pneumatology: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PingFang TC"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Holy Spirit in Christian Worship in Hong Kong,” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4875538E" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="PingFang TC"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PingFang TC"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ph.D. Dissertation, Garrett-Evangelical Theological Seminary.  Prospectus Defense, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581349B3" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:rFonts w:eastAsia="PingFang TC"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>April 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FF2D11" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ottaway, Jonathan. “To Dwell in the House of the Lord: The Roles of Scripture in the Practice of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3670EB99" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24/7 Worship in the Pentecostal-Charismatic Tradition,” Ph.D. dissertation, Duke Divinity School.  Dissertation Defense, November 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250B212E" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cowan, Nelson “Liturgical Biography as Liturgical Theology: Co-Constructing Theology at </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370497F6" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hillsong Church, New York City,” Ph.D. dissertation, Boston University. Dissertation Defense, March 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46467F53" w14:textId="77777777" w:rsidR="00174C55" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00174C55">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lemley, David. “Liturgies of the Word and Turntable: Social and Sacramental Effectiveness of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7134F5" w14:textId="232FA54C" w:rsidR="00652239" w:rsidRPr="00CE7322" w:rsidRDefault="00174C55" w:rsidP="00D86233">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contemporary Worship Music,” Ph.D. dissertation, Fuller Theological Seminary.  Outside Reader, 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC4EE76" w14:textId="77777777" w:rsidR="00EB0CAE" w:rsidRDefault="00EB0CAE" w:rsidP="00D86233">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25096AF4" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00D746BB" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>PROFESSIONAL SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7558E535" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34E83BC1" wp14:editId="4C493B9F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>54699</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5968409" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Straight Connector 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5968409" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7F0916CF" id="Straight Connector 12" o:spid="_x0000_s1026" style="position:absolute;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+              <v:line w14:anchorId="09814518" id="Straight Connector 12" o:spid="_x0000_s1026" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486A4572" w14:textId="2275D0CF" w:rsidR="003A13C8" w:rsidRPr="00752A0B" w:rsidRDefault="003A13C8" w:rsidP="003A13C8">
+    <w:p w14:paraId="6E5E28E6" w14:textId="3078A46A" w:rsidR="00652239" w:rsidRPr="00D86233" w:rsidRDefault="00D86233" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial </w:t>
+      </w:r>
+      <w:r w:rsidR="00357BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Advisory </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Boards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D53E921" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00D86233" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07236E49" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advisory Board, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Yale ISM Review, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fall 2025-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754A8B15" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Founding Associate Editor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Journal of Praise and Worship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Fall 2024-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C6970B" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liturgies and Prayers Advisor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sing! Hymnal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Crossway, 2024-2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289D68EC" w14:textId="6732175D" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial Board, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2018-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0CAE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CEFD1A" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advisory Board, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dynamics of Christian Worship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>series, InterVarsity Press, 2017-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A417E6" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="006461B0"/>
+    <w:p w14:paraId="4C35BAC8" w14:textId="186FE00D" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00D86233" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference Leadership </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444B5788" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="006461B0"/>
+    <w:p w14:paraId="1969E42F" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Convener, Liturgical Theology Seminar, North American Academy of Liturgy, 2019-2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E63A882" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consultant, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Forum for Worship and the Arts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Samford University, 2013-2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20443701" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Membership Committee, North American Academy of Liturgy, 2010-2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152C0BC4" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="006461B0"/>
+    <w:p w14:paraId="04E85CB4" w14:textId="1C98501F" w:rsidR="00D86233" w:rsidRPr="00AD3B91" w:rsidRDefault="00D86233" w:rsidP="00D86233">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Referee and Peer Revie</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0CAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150DA100" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>IN</w:t>
-[...224 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E63F29" w14:textId="473DC5BE" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journals: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>International Journal of Public Theology,</w:t>
+      </w:r>
+      <w:r w:rsidR="00302243">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal of the Evangelical Theological Society,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal of Praise and Worship, Modern Theology, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00302243">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidR="00DE285D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>South Eastern</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00302243">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Theological Review, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3B91">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Studia Liturgica, Worship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A11F0A6" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D49C13B" w14:textId="400882A8" w:rsidR="00652239" w:rsidRPr="00AD3B91" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Book Manuscripts: Oxford University Press, University of North Carolina Press</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E92651">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92651" w:rsidRPr="00AD3B91">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>William B. Eerdmans Publishing</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92651">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E92651">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wipf and Stock</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4186E5BA" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00D746BB" w:rsidRDefault="00652239" w:rsidP="006461B0"/>
+    <w:p w14:paraId="762C13F9" w14:textId="294D8EE0" w:rsidR="006005C6" w:rsidRPr="00D746BB" w:rsidRDefault="00652239" w:rsidP="006005C6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D746BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2D956191" w14:textId="77777777" w:rsidR="00027270" w:rsidRPr="0001440B" w:rsidRDefault="00027270" w:rsidP="00027270">
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSTITUTIONAL SERVICE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6747A79C" w14:textId="1576DEF8" w:rsidR="00652239" w:rsidRPr="00550A89" w:rsidRDefault="006005C6" w:rsidP="006461B0">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56CCB976" wp14:editId="06F3D024">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75566FE6" wp14:editId="100FB9E7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>54699</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5968409" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="12700"/>
                 <wp:wrapNone/>
-                <wp:docPr id="14" name="Straight Connector 14"/>
+                <wp:docPr id="1841342556" name="Straight Connector 1841342556"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5968409" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="248DDCCF" id="Straight Connector 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+              <v:line w14:anchorId="2D29CC97" id="Straight Connector 1841342556" o:spid="_x0000_s1026" style="position:absolute;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,4.3pt" to="469.95pt,4.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABwKdJmwEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfUfaf7D8TpNWuwiipjyAdl/Q&#10;grh8gHHGjYVvGpsm/XvGbpsiWPGw4sXx5Zwzc2Ymy8vRGrYBjNq7ls9nNWfgpO+0W7f86fH36Tln&#10;MQnXCeMdtHwLkV+ufpwsh9DAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER1xXHYqB1K2p&#10;FnV9Vg0eu4BeQox0e7175KuirxTIdKtUhMRMyym3VFYs63Neq9VSNGsUoddyn4b4jyys0I6CTlLX&#10;Ign2ivqTlNUSffQqzaS3lVdKSygeyM28/uDmoRcBihcqTgxTmeL3ycq/myt3h1SGIcQmhjvMLkaF&#10;Nn8pPzaWYm2nYsGYmKTLXxdn5z/rC87k4a06EgPG9Ae8ZXnTcqNd9iEasbmJiYIR9AChwzF02aWt&#10;gQw27h4U0x0FWxR2mQq4Msg2gvrZvcxz/0irIDNFaWMmUv01aY/NNCiTMhHnXxMndInoXZqIVjuP&#10;/yKn8ZCq2uEPrndes+1n321LI0o5qN3F2X408zy9Pxf68QdavQEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHwCi8bcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/Qdrkbgg6kCltknjVBGo&#10;H0DbA0c3XuKo9jqN3TT8PQsXuKw0Gs3svHI7eSdGHGIXSMHzPAOB1ATTUavgeNg9rUHEpMloFwgV&#10;fGGEbTW7K3Vhwo3ecdynVnAJxUIrsCn1hZSxseh1nIceib3PMHidWA6tNIO+cbl38iXLltLrjviD&#10;1T2+WmzO+6tXcPhYobGPrh71pTbULs7dbpUp9XA/vW341BsQCaf0l4AfBt4PFQ87hSuZKJwCpkkK&#10;1ksQbOaLPAdx+tWyKuV/guobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAcCnSZsBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfAKLxtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559AB337" w14:textId="0E258C1A" w:rsidR="00AD50CC" w:rsidRPr="009D0D5A" w:rsidRDefault="00EA2899" w:rsidP="00AD50CC">
-[...14 lines deleted...]
-    <w:p w14:paraId="54CE1D9E" w14:textId="11C475C1" w:rsidR="009D0D5A" w:rsidRDefault="009D0D5A" w:rsidP="00AD50CC">
+    <w:p w14:paraId="42F6026F" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Faculty MAR Coordinator (Liturgical Studies), Divinity School, Spring 2023, 2024-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C83257" w14:textId="7100C7A8" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Admissions Committee.  Divinity School, </w:t>
+      </w:r>
+      <w:r w:rsidR="00357BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00357BAF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Spring 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05402187" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Admissions Committee.  Institute of Sacred Music, 2019-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0852FD81" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chapel Committee.  Divinity School, 2016-2020, 2024-2025 (chair)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D3FFF2" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Colloquium Planning Committee. Institute of Sacred Music, 2016-2017, 2020-2021, 2025-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0EEF0F" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Community Life Committee. Divinity School, 2012-2014, 2022-2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F5EDF0" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Consultant, Congregations Project.  Institute of Sacred Music, 2013-2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1685AD43" w14:textId="2C634FFD" w:rsidR="00D86233" w:rsidRDefault="00D86233" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...125 lines deleted...]
-    <w:p w14:paraId="7282FCE1" w14:textId="77777777" w:rsidR="00B76CE0" w:rsidRDefault="00B76CE0" w:rsidP="00AD50CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Liturgical Studies Search Committee, 2023-2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB5E1B6" w14:textId="53C70E8A" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liturgy Conference Planning Committee (“Full of Your Glory: Liturgy, Cosmos, Creation”).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA0CE93" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Institute of Sacred Music, 2016-2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A218D82" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liturgy Conference Planning Committee (“Liturgy’s Imagined Past/s: Methodologies and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143E7F3C" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Materials in the Writing of Liturgical History”).  Institute of Sacred Music, 2013-2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA3CD74" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Postdoctoral Fellows Selection Committee.  Institute of Sacred Music, 2019-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730DBEDE" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Professional Studies Committee.  Divinity School, 2021-2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716041C8" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sacred Music Studies Faculty Search Committee.  Institute of Sacred Music, 2021-2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C88E85" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Study Trip Planning Committee (France).  Institute of Sacred Music, 2024-2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D103757" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Study Trip Planning Committee (Italy).  Institute of Sacred Music, 2013-2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2227F932" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Study Trip Planning Committee (Peru).  Institute of Sacred Music, 2019-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728FBEEA" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Task Force on PhD Programs.  Divinity School, 2024-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9C095A" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Task Force on Student Financial Aid.  Divinity School, 2022-2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701F7C36" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="0087388D" w:rsidRDefault="00652239" w:rsidP="006461B0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087388D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Task Force for Equity, Diversity, and Inclusion.  Institute of Sacred Music, 2020-2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0389C790" w14:textId="4DD17A7C" w:rsidR="00C340AE" w:rsidRPr="006005C6" w:rsidRDefault="00C340AE" w:rsidP="006461B0">
       <w:pPr>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...656 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C340AE" w:rsidRPr="006005C6" w:rsidSect="00652239">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="624B87BE" w14:textId="77777777" w:rsidR="002E669E" w:rsidRDefault="002E669E">
+    <w:p w14:paraId="3623BB6F" w14:textId="77777777" w:rsidR="00DB4A8E" w:rsidRDefault="00DB4A8E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="485F8A66" w14:textId="77777777" w:rsidR="002E669E" w:rsidRDefault="002E669E">
+    <w:p w14:paraId="3C794580" w14:textId="77777777" w:rsidR="00DB4A8E" w:rsidRDefault="00DB4A8E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020803070505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ヒラギノ明朝 Pro W3">
     <w:charset w:val="4E"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PingFang TC">
-    <w:altName w:val="Microsoft JhengHei"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="7ACFFDFB" w:usb2="00000017" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7E0E6C99" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21A79077" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="00AD50CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0A69327B" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
+  <w:p w14:paraId="345DDBDB" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="00AD50CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="38219BE1" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRPr="00454572" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C19B366" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00454572" w:rsidRDefault="00652239" w:rsidP="00AD50CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve">Ross </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7C65D5EF" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRPr="00C750C3" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
+  <w:p w14:paraId="510407A7" w14:textId="77777777" w:rsidR="00652239" w:rsidRPr="00C750C3" w:rsidRDefault="00652239" w:rsidP="00AD50CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C750C3">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="17DC0973" w14:textId="3FCA22BD" w:rsidR="0001440B" w:rsidRDefault="0001440B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43952E06" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t>Melanie C. Ross_1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D136E08" w14:textId="77777777" w:rsidR="002E669E" w:rsidRDefault="002E669E">
+    <w:p w14:paraId="5C078416" w14:textId="77777777" w:rsidR="00DB4A8E" w:rsidRDefault="00DB4A8E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3052CFCA" w14:textId="77777777" w:rsidR="002E669E" w:rsidRDefault="002E669E">
+    <w:p w14:paraId="1F5E9801" w14:textId="77777777" w:rsidR="00DB4A8E" w:rsidRDefault="00DB4A8E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="502C4F12" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D6A6D91" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="00AD50CC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4EE24021" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
+  <w:p w14:paraId="56FA41D2" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="00AD50CC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4D19DC27" w14:textId="77777777" w:rsidR="00AD50CC" w:rsidRDefault="00AD50CC" w:rsidP="00AD50CC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19E2D5E3" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239" w:rsidP="00AD50CC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5D49E232" w14:textId="77777777" w:rsidR="00BB0556" w:rsidRDefault="00BB0556">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="642F7AA4" w14:textId="77777777" w:rsidR="00652239" w:rsidRDefault="00652239">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...119 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AD50CC"/>
-[...19 lines deleted...]
-    <w:rsid w:val="003A70E9"/>
+    <w:rsidRoot w:val="00652239"/>
+    <w:rsid w:val="00056B32"/>
+    <w:rsid w:val="0013489E"/>
+    <w:rsid w:val="00150AFF"/>
+    <w:rsid w:val="00162A82"/>
+    <w:rsid w:val="00174C55"/>
+    <w:rsid w:val="00185E52"/>
+    <w:rsid w:val="002C2FA5"/>
+    <w:rsid w:val="002D6CE5"/>
+    <w:rsid w:val="002F546A"/>
+    <w:rsid w:val="00302243"/>
+    <w:rsid w:val="00357BAF"/>
     <w:rsid w:val="003C6F7F"/>
-    <w:rsid w:val="00483223"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00F93A5C"/>
+    <w:rsid w:val="003F3AB0"/>
+    <w:rsid w:val="003F5EEB"/>
+    <w:rsid w:val="004242EE"/>
+    <w:rsid w:val="00433D3E"/>
+    <w:rsid w:val="00441ED9"/>
+    <w:rsid w:val="004C634E"/>
+    <w:rsid w:val="004F23C7"/>
+    <w:rsid w:val="005470B4"/>
+    <w:rsid w:val="00566362"/>
+    <w:rsid w:val="005C015D"/>
+    <w:rsid w:val="006005C6"/>
+    <w:rsid w:val="00610955"/>
+    <w:rsid w:val="00624A80"/>
+    <w:rsid w:val="006363C7"/>
+    <w:rsid w:val="006461B0"/>
+    <w:rsid w:val="00647268"/>
+    <w:rsid w:val="00652239"/>
+    <w:rsid w:val="006941F7"/>
+    <w:rsid w:val="0072788B"/>
+    <w:rsid w:val="007814F6"/>
+    <w:rsid w:val="00794E09"/>
+    <w:rsid w:val="00817E3E"/>
+    <w:rsid w:val="008209F1"/>
+    <w:rsid w:val="00826864"/>
+    <w:rsid w:val="00827B40"/>
+    <w:rsid w:val="0087388D"/>
+    <w:rsid w:val="00953E98"/>
+    <w:rsid w:val="0096798B"/>
+    <w:rsid w:val="00991B33"/>
+    <w:rsid w:val="0099322B"/>
+    <w:rsid w:val="00A30B8F"/>
+    <w:rsid w:val="00A52A24"/>
+    <w:rsid w:val="00AD3B91"/>
+    <w:rsid w:val="00AF19A6"/>
+    <w:rsid w:val="00B029DA"/>
+    <w:rsid w:val="00B51358"/>
+    <w:rsid w:val="00C20884"/>
+    <w:rsid w:val="00C340AE"/>
+    <w:rsid w:val="00C6404A"/>
+    <w:rsid w:val="00CD6DC5"/>
+    <w:rsid w:val="00CE7322"/>
+    <w:rsid w:val="00CF0CDF"/>
+    <w:rsid w:val="00D746BB"/>
+    <w:rsid w:val="00D86233"/>
+    <w:rsid w:val="00D96778"/>
+    <w:rsid w:val="00DB4A8E"/>
+    <w:rsid w:val="00E92651"/>
+    <w:rsid w:val="00E94869"/>
+    <w:rsid w:val="00EB0CAE"/>
+    <w:rsid w:val="00EC3866"/>
+    <w:rsid w:val="00F31CDD"/>
+    <w:rsid w:val="00FA50E6"/>
+    <w:rsid w:val="00FC4113"/>
+    <w:rsid w:val="00FC4885"/>
+    <w:rsid w:val="00FD22E2"/>
+    <w:rsid w:val="00FD2DD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1DCADAE4"/>
-  <w15:docId w15:val="{837AE7B3-46DA-374E-A12A-5F8721261A67}"/>
+  <w14:docId w14:val="15463405"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8D5E34A6-891F-2D4D-90AA-9205B2346E7F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4650,51 +9795,51 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -4968,554 +10113,765 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA2899"/>
+    <w:rsid w:val="00652239"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AD50CC"/>
+    <w:rsid w:val="00652239"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AD50CC"/>
+    <w:rsid w:val="00652239"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AD50CC"/>
+    <w:rsid w:val="00652239"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AD50CC"/>
+    <w:rsid w:val="00652239"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AD50CC"/>
+    <w:rsid w:val="00652239"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AD50CC"/>
+    <w:rsid w:val="00652239"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...31 lines deleted...]
-    <w:rsid w:val="00A5659B"/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA2899"/>
+    <w:rsid w:val="00652239"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="contentpasted0">
     <w:name w:val="contentpasted0"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00D04914"/>
+    <w:rsid w:val="00652239"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00652239"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00162A82"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B51358"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...285 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politicsandreligion.us/e/drmelanieross_evangelicalworship/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Melanie.Ross@yale.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.duke.edu/contemporaryworship/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/rel15101227" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/ultg20/current" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasters.spotify.com/pod/show/the-worship-nerds/episodes/Identities--Worship-Wars--and-the-Frontier-in-Studying-Evangelical-Worship-w-Dr--Melanie-Ross-e1bbikq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Melanie.Ross@yale.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politicsandreligion.us/e/drmelanieross_evangelicalworship/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/us/podcast/monolith-or-mosaic-evangelical-worship-theology-practice/id1620390894?i=1000642656086" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/zm/podcast/dr-melanie-ross-on-renewing-evangelical-worship/id1533426493?i=1000645061374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5523,54 +10879,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5723,74 +11079,80 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{dd8cbebb-2139-4df8-b411-4e3e87abeb5c}" enabled="0" method="" siteId="{dd8cbebb-2139-4df8-b411-4e3e87abeb5c}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>13944</Characters>
+  <Pages>10</Pages>
+  <Words>2648</Words>
+  <Characters>17539</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>467</Lines>
+  <Paragraphs>290</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16358</CharactersWithSpaces>
+  <CharactersWithSpaces>20199</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Microsoft Office User</dc:creator>
+  <dc:creator>Melanie Ross</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>